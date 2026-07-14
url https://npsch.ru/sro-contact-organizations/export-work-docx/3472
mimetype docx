--- v0 (2026-06-24)
+++ v1 (2026-07-14)
@@ -199,51 +199,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="567"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1701"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Действует</w:t>
+              <w:t>Приостановлено</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2835"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>31.10.2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>