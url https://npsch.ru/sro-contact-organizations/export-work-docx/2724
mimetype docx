--- v0 (2026-06-24)
+++ v1 (2026-09-13)
@@ -244,96 +244,96 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Протокол заседания Правления № 311 (03.07.2017)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Да</w:t>
+              <w:t>Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Нет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Да</w:t>
+              <w:t>Нет</w:t>
               <w:br/>
               <w:t>10.10.2017</w:t>
               <w:br/>
               <w:t>Протокол заседания Правления № 341 (10.10.2017)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>