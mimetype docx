--- v0 (2026-08-16)
+++ v1 (2026-09-05)
@@ -149,51 +149,51 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1728"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1728"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>На рассмотрении ДК</w:t>
+              <w:t>Рекомендация Правлению об исключении из состава А "СО "СЧ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1728"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Нарушения имеются</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1728"/>
           </w:tcPr>
           <w:p>