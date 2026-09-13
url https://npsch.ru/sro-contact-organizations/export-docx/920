--- v0 (2026-06-24)
+++ v1 (2026-09-13)
@@ -273,87 +273,87 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Сведения о соответствии члена СРО условиям членства, предусмотренным законодательством РФ и (или) внутренними документами СРО:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Соответствует</w:t>
+              <w:t>Не соответствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Статус членства:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Является членом</w:t>
+              <w:t>Исключен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Дата регистрации в реестре СРО (внесения сведений в реестр):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
@@ -382,50 +382,122 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Основание приема в СРО:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Протокол заседания Правления № 274 (29.12.2016)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3969"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Дата прекращения членства:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5102"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>02.09.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3969"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Сведения о прекращении членства:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5102"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Уведомление о добровольном прекращении членства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Сумма взноса в Компенсационный Фонд возмещения вреда (КФ ВВ) (руб.):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>