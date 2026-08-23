--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -957,133 +957,133 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Сведения о страховщике:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Наименование организации: Акционерное общество «Страховое общество газовой промышленности» (ОАО «СОГАЗ») </w:t>
+              <w:t>Наименование организации: Публичное акционерное общество «Страховая акционерная компания "Энергогарант"</w:t>
               <w:br/>
-              <w:t>№ Лицензии: ОС 1208 - 02 от 2 ноября 2016 года</w:t>
+              <w:t>№ Лицензии: ОС 1834 - 03 от 1 февраля 2016 года</w:t>
               <w:br/>
-              <w:t>Адрес: 142770, Московская область, Ленинский район, поселок Газопровод, Бизнес-Центр</w:t>
+              <w:t>Адрес: 115035, г. Москва, Садовническая наб., д. 23</w:t>
               <w:br/>
-              <w:t>Контактные телефоны: +7 (495) 428-57-27 факс: +7 (495) 428-78-96</w:t>
+              <w:t>Контактные телефоны: +7 (495) 737-03-01, +7 (495) 737-03-30</w:t>
               <w:br/>
-              <w:t>Веб сайт: http://www.sogaz.ru/</w:t>
+              <w:t>Веб сайт: http://www.energogarant.ru/</w:t>
               <w:br/>
-              <w:t>Электронная почта: sogaz@sogaz.ru</w:t>
+              <w:t>Электронная почта: energy@msk-garant.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Номер договора страхования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>7225 GL 5023 KSRO</w:t>
+              <w:t>264900-021-001950</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Срок действия договора страхования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>с 06.08.2025 по 05.08.2026</w:t>
+              <w:t>с 06.08.2026 по 05.08.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Страховая сумма (руб.):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>