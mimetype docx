--- v0 (2026-07-05)
+++ v1 (2026-09-04)
@@ -705,51 +705,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Адрес (Индекс):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>429310</w:t>
+              <w:t>428034</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Адрес (Страна):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
@@ -813,159 +813,159 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Адрес (Район):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>м.о. Канашский</w:t>
+              <w:t>г.о. город Чебоксары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Адрес (Населённый пункт):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>д. Атнашево</w:t>
+              <w:t>г. Чебоксары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Адрес (Улица):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>ул. Кирова</w:t>
+              <w:t>ул. Т. Кривова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Адрес (Дом):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>д. 48</w:t>
+              <w:t>зд. 4А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Сведения о страховщике:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>