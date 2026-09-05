--- v1 (2026-07-27)
+++ v2 (2026-09-05)
@@ -309,51 +309,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Статус членства:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Является членом</w:t>
+              <w:t>Исключен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Дата регистрации в реестре СРО (внесения сведений в реестр):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
@@ -382,50 +382,158 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Основание приема в СРО:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Протокол заседания Правления № 526 (24.12.2021)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3969"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Дата прекращения членства:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5102"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>18.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3969"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Основание прекращения членства:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5102"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Решение коллегиального органа Протокол заседания Правления № 600  (18.08.2026)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3969"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Сведения о прекращении членства:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5102"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Исключены на основании п.2 ч.2 ст. 55.7. ГрК РФ. На момент исключения размер взноса в компенсационный фонд возмещения вреда составлял - 100 000 рублей, в компенсационный фонд обеспечения договорных обязательств - 0 рублей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Сумма взноса в Компенсационный Фонд возмещения вреда (КФ ВВ) (руб.):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>