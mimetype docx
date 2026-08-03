--- v0 (2026-06-24)
+++ v1 (2026-08-03)
@@ -993,133 +993,133 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Сведения о страховщике:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Наименование организации: Страховое публичное акционерное общество «Ингосстрах» </w:t>
+              <w:t xml:space="preserve">Наименование организации: Страховое публичное акционерное общество «РЕСО-Гарантия» </w:t>
               <w:br/>
-              <w:t>№ Лицензии: ОС 0928 - 02 от 28 сентября 2016 года</w:t>
+              <w:t>№ Лицензии: ОС 1209 - 03 от 20 августа 2015 года</w:t>
               <w:br/>
-              <w:t>Адрес: 127994, г. Москва, ул. Лесная, д. 41</w:t>
+              <w:t>Адрес: 117105, г. Москва, Нагорный пр., д. 6</w:t>
               <w:br/>
-              <w:t>Контактные телефоны: +7 (495) 956-55-55, факс: +7 (495) 959-44-20</w:t>
+              <w:t>Контактные телефоны: +7 (495) 730-30-00,  факс: +7 495) 956-25-85</w:t>
               <w:br/>
-              <w:t>Веб сайт: http://www.ingos.ru/</w:t>
+              <w:t>Веб сайт: http://www.reso.ru/</w:t>
               <w:br/>
-              <w:t>Электронная почта: ingos@ingos.ru</w:t>
+              <w:t>Электронная почта: mail@reso.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Номер договора страхования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>433-550-119291/25</w:t>
+              <w:t>924/3048565358</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Срок действия договора страхования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>с 30.07.2025 по 29.07.2026</w:t>
+              <w:t>с 30.07.2026 по 29.07.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Страховая сумма (руб.):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>