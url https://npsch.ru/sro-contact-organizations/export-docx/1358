--- v0 (2026-06-24)
+++ v1 (2026-08-03)
@@ -1003,123 +1003,123 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Номер договора страхования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>433-550-121354/25</w:t>
+              <w:t>433-550-181224/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Срок действия договора страхования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>с 23.07.2025 по 22.07.2026</w:t>
+              <w:t>с 23.07.2026 по 22.07.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Страховая сумма (руб.):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>20 000 000</w:t>
+              <w:t>30 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">