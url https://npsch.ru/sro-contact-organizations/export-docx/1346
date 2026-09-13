--- v0 (2026-06-24)
+++ v1 (2026-09-13)
@@ -633,51 +633,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Единоличный исполнительный орган/руководитель коллегиального исполнительного органа:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Генеральный директор, Московская Елена Александровна</w:t>
+              <w:t>Генеральный директор, Клементьев Александр Сергеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Адрес (Индекс):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
@@ -760,50 +760,86 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Чувашская Республика - Чувашия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t>Адрес (Район):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5102"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>г.о. город Чебоксары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3969"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Адрес (Населённый пункт):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>город Чебоксары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -813,123 +849,123 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Адрес (Улица):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>улица Гладкова</w:t>
+              <w:t>пр-д Кабельный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Адрес (Дом):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>дом 11</w:t>
+              <w:t>д. 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Адрес (Помещение):</w:t>
+              <w:t>Адрес (Корпус/строение):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>офис 303</w:t>
+              <w:t>стр. А</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Сведения о страховщике:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>