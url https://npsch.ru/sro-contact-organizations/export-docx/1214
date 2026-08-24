--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -796,122 +796,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>дом 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Адрес (Корпус/строение):</w:t>
-[...70 lines deleted...]
-              </w:rPr>
               <w:t>Сведения о страховщике:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Наименование организации: Акционерное общество «Группа страховых компаний «Югория»</w:t>
               <w:br/>
               <w:t>№ Лицензии: СИ № 3211 от 26.08.2019</w:t>
               <w:br/>
               <w:t>Адрес: 628011, Ханты-Мансийский автономный округ — Югра, Ханты-Мансийск, ул. Комсомольская, д. 61</w:t>
               <w:br/>
               <w:t>Контактные телефоны: +7 (3467) 357-222</w:t>
               <w:br/>