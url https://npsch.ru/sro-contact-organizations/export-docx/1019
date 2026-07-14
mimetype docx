--- v0 (2026-06-24)
+++ v1 (2026-07-14)
@@ -1039,87 +1039,87 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Номер договора страхования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>25450D4000256</w:t>
+              <w:t>26450D4000228</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Срок действия договора страхования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>с 15.06.2025 по 14.06.2026</w:t>
+              <w:t>с 15.06.2026 по 14.06.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3969"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Страховая сумма (руб.):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5102"/>