--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -6,276 +6,241 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="auto" w:w="0"/>
-        <w:tblLayout w:type="autofit"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="567"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="2706"/>
+        <w:gridCol w:w="2706"/>
+        <w:gridCol w:w="2706"/>
+        <w:gridCol w:w="2706"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2165"/>
+            <w:tcW w:type="dxa" w:w="850"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2165"/>
+            <w:tcW w:type="dxa" w:w="2268"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Дата решения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2165"/>
+            <w:tcW w:type="dxa" w:w="3402"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Решение органов управления (право)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2165"/>
+            <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Основание решения</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...4 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcW w:type="dxa" w:w="850"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>13.03.2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2835"/>
+            <w:tcW w:type="dxa" w:w="3402"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Возобновление действия права</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3969"/>
+            <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Решение по делу №776 Дисциплинарной комиссии А "СО "СЧ"</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...12 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="567"/>
+            <w:tcW w:type="dxa" w:w="850"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2268"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21.02.2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2835"/>
+            <w:tcW w:type="dxa" w:w="3402"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Приостановление действия права</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3969"/>
+            <w:tcW w:type="dxa" w:w="4535"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Решение по делу №751 Дисциплинарной комиссии А "СО "СЧ"</w:t>
-            </w:r>
-[...12 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="283" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">